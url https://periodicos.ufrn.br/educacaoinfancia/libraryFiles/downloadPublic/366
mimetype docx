--- v1 (2026-03-17)
+++ v2 (2026-04-12)
@@ -26,167 +26,167 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUBTÍTULO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Título do artigo (centralizado, espaçamento simples, fonte tamanho 12, negrito, caixa alta e com, no máximo, 100 caracteres (com espaço)); Subtítulo em caixa alta, sem negrito)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -208,85 +208,85 @@
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -299,890 +299,841 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome completo do autor em tamanho 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9073"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs: Não preencher informações dos autores na submissão</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9073"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9073"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9073"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMO</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumo (justificado, parágrafo único fonte Calibri, tamanho 12 e espaçamento simples entre linhas); Apresente, neste campo, os principais aspectos sobre a sua pesquisa. Escreva seu resumo em parágrafo único e sem recuo. Fo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">rmule frases breves, assertivas e não apresente as informações em tópicos. O texto deve conter de maneira clara, objetiva e concisa, o referencial teórico, os procedimentos metodológicos e os principais resultados. Atente-se para não exceder 250 palavras. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PALAVRAS-CHAVE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: adicionar, neste campo, três palavras-chave, separadas por ponto e vírgula, finalizadas por ponto, sem caixa alta, que representem a temática da pesquisa. Exemplo: educação; crianças; infâncias.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">TÍTULO EM LÍNGUA ESTRANGEIRA: </w:t>
+        <w:t xml:space="preserve">(RESUMO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO EM LÍNGUA ESTRANGEIRA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUBTÍTULO (SE HOUVER)</w:t>
+        <w:t xml:space="preserve"> deve acompanhar a língua estrangeira escolhida pelo autor.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">RESUMO</w:t>
+        <w:t xml:space="preserve">Tradução do resumo para língua estrangeira escolhida pelo autor. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:rtl w:val="0"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PALAVRAS-CHAVE: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">adicionar neste campo as três palavras-chave traduzidas para a língua estrangeira privilegiada.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="871"/>
+        <w:pStyle w:val="878"/>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_heading=h.pxyl5wxv3n4l"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">INTRODUÇÃO (TÍTULOS DAS SEÇÕES ALINHADOS  À ESQUERDA, EM NEGRITO E SEM NUMERAÇÃO, ESPAÇAMENTO SIMPLES): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUBTÍTULO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="871"/>
+        <w:pStyle w:val="878"/>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1207,51 +1158,51 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBSERVAÇÃO: Cada artigo apresenta um código específico, que substitui a numeração tradicional das páginas. O código será inserido pelo editor, portanto, não é necessário numerar as páginas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -1278,51 +1229,51 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">O template é o mesmo para relato de experiência e artigo. Os artigos devem ser originais e inéditos, com tamanho estabelecido de 12 a 25 laudas. Os relatos de experiência devem ter de 08 a 15 laudas. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Os artigos podem apresentar, no máximo, cinco autores. Exige-se que pelo menos um dos autores tenha o título de doutor; Os relatos de experiência podem ter, no máximo, três autores.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -1389,51 +1340,51 @@
         </w:rPr>
         <w:t xml:space="preserve">calibri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 e espaçamento entre l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">inhas de 1,5 cm; início de parágrafo com recuo de 1,25 cm; sem espaçamento entre parágrafos. Quando utilizar citações (a partir de quatro linhas), o espaçamento deve ser simples e a fonte 11; Textos inseridos em quadros e tabelas devem obedecer a fonte 10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1447,51 +1398,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Os títulos precisam ser concisos e descritivos, abordando o tema do texto, devem ser apresentados também na língua estrangeira selecionada pelo autor; Todo o texto deve ser escrito com a fonte calibri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1513,51 +1464,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A introdução do artigo deve conter a relevância do estudo/pesquisa, os seus objetivos e a revisão bibliográfica atualizada da temática em investigação, que não deve ser extensa, com uma ressalva para manuscritos submetidos como artigo de revisão. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1598,51 +1549,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser originais e estar salvos nos formatos indicados na aba de normas de submissão da revista e com </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a devida formatação. Além disso, não podem estar sendo avaliados para publicação em outra revista. A identificação de autoria do trabalho deve ser removida do arquivo e da opção propriedades no Word, garantindo desta forma o critério de sigilo da revista. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1664,51 +1615,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">É de responsabilidade do autor verificar a conformidade das informações prestadas no momento da submissão, bem como o alinhamento do trabalho às diretrizes de submissão.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -1719,51 +1670,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="5664"/>
           <w:tab w:val="left" w:leader="none" w:pos="6372"/>
           <w:tab w:val="left" w:leader="none" w:pos="7080"/>
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -1800,202 +1751,202 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO DA SEÇÃO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DESENVOLVIMENTO: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUBTÍTULO (ALINHADO À ESQUERDA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUBSEÇÃO (SE HOUVER SUBSEÇÃO, COLOCAR LOGO APÓS O TÍTULO, EM CAIXA ALTA, NÃO COLOCAR EM NEGRITO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Seção principal do texto, apresentar o referencial teórico.</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -2028,51 +1979,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A citação de autores nos textos, sejam elas diretas ou indiretas, bem como as referências ao final das produções, devem seguir as normas técnicas da ABNT em vigência (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NBR 10520:2023)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -2097,51 +2048,51 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As imagens e as figuras que aparecem no artigo devem apresentar alta resolução, centralizadas, com fonte logo abaixo.  Legendas e fontes de ilustrações - tamanho 10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -2154,51 +2105,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="5664"/>
           <w:tab w:val="left" w:leader="none" w:pos="6372"/>
           <w:tab w:val="left" w:leader="none" w:pos="7080"/>
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -2226,51 +2177,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">- Título da Figura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -2554,51 +2505,51 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Os quadros e tabelas devem seguir as normas vigentes da ABNT. Os quadros em formato fechado e as tabelas não apresentam bordas internas nem laterais.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -2626,76 +2577,76 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Quadro 1 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modelo de quadro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w15:appearance w15:val="boundingBox"/>
         <w:lock w:val="contentLocked"/>
         <w:tag w:val="goog_rdk_0"/>
         <w:rPr/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="1066"/>
+            <w:tblStyle w:val="1073"/>
             <w:tblW w:w="9073" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="4536"/>
             <w:gridCol w:w="4536"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="4536"/>
                 <w:gridCol w:w="4536"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="false"/>
@@ -3126,51 +3077,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO DA SEÇÃO DE METODOLOGIA E ANÁLISES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -3183,51 +3134,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="5664"/>
           <w:tab w:val="left" w:leader="none" w:pos="6372"/>
           <w:tab w:val="left" w:leader="none" w:pos="7080"/>
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -3252,51 +3203,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesta seção, devem ser apresentados o processo metodológico do artigo ou relato de experiência e o que foi analisado, fazendo relação com a fundamentação teórica.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -3306,51 +3257,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="4956"/>
           <w:tab w:val="left" w:leader="none" w:pos="5664"/>
           <w:tab w:val="left" w:leader="none" w:pos="6372"/>
           <w:tab w:val="left" w:leader="none" w:pos="7080"/>
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
           <w:tab w:val="left" w:leader="none" w:pos="1416"/>
           <w:tab w:val="left" w:leader="none" w:pos="2124"/>
@@ -3366,51 +3317,51 @@
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="708"/>
@@ -3426,208 +3377,208 @@
           <w:tab w:val="left" w:leader="none" w:pos="7788"/>
           <w:tab w:val="left" w:leader="none" w:pos="8496"/>
           <w:tab w:val="left" w:leader="none" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta parte do texto fica reservada para as considerações finais do autor acerca do tema tratado durante o trabalho.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="871"/>
+        <w:pStyle w:val="878"/>
         <w:pBdr/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_heading=h.4d34og8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nas referências, devem constar somente os autores citados no texto. Tanto os autores quanto os tradutores devem ser apresentados com seus nomes completos. Seguir as normas da ABNT vigentes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_heading=h.8nyre4ywfq6t"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr/>
       <w:endnotePr/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
       <w:pgMar w:top="1700" w:right="1133" w:bottom="1133" w:left="1700" w:header="720" w:footer="411" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="1" w:sep="0" w:space="1701" w:equalWidth="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -4161,51 +4112,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Função, Instituição, Formação. E-mail. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Link do ORCID. Link do Lattes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS: preencher apenas após o aceite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
@@ -4233,93 +4184,93 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Função, Instituição, Formação. E-mail. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Link do ORCID. Link do Lattes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS: preencher apenas após o aceite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
@@ -4380,119 +4331,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Evitar o uso de notas de rodapé, mas, ao utilizá-las, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evitar o uso de notas de rodapé, mas, ao utilizá-las, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">as notas devem ser curtas e apresentadas em fonte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calibri,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 10, alinhamento à esquerda, espaçamento simples</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4807,760 +4767,760 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="character" w:styleId="848">
+  <w:style w:type="character" w:styleId="855">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="849">
+  <w:style w:type="character" w:styleId="856">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="850">
+  <w:style w:type="character" w:styleId="857">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="851">
+  <w:style w:type="character" w:styleId="858">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="852">
+  <w:style w:type="character" w:styleId="859">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="853">
+  <w:style w:type="character" w:styleId="860">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="854">
+  <w:style w:type="character" w:styleId="861">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="855">
+  <w:style w:type="character" w:styleId="862">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="856">
+  <w:style w:type="character" w:styleId="863">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="857">
+  <w:style w:type="character" w:styleId="864">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="879"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="886"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="858">
+  <w:style w:type="character" w:styleId="865">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="880"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="887"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="859">
+  <w:style w:type="character" w:styleId="866">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="881"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="888"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="860">
+  <w:style w:type="character" w:styleId="867">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="882"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="889"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="861">
+  <w:style w:type="character" w:styleId="868">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="883"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="890"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="862">
+  <w:style w:type="character" w:styleId="869">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="884"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="891"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="863">
+  <w:style w:type="character" w:styleId="870">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="885"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="892"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="864">
+  <w:style w:type="character" w:styleId="871">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="886"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="893"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="865">
+  <w:style w:type="character" w:styleId="872">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="887"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="894"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="866">
+  <w:style w:type="character" w:styleId="873">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="892"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="899"/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="867">
+  <w:style w:type="character" w:styleId="874">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="1065"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="1072"/>
     <w:uiPriority w:val="11"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="868">
+  <w:style w:type="character" w:styleId="875">
     <w:name w:val="Quote Char"/>
-    <w:link w:val="907"/>
+    <w:link w:val="914"/>
     <w:uiPriority w:val="29"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="869">
+  <w:style w:type="character" w:styleId="876">
     <w:name w:val="Intense Quote Char"/>
-    <w:link w:val="909"/>
+    <w:link w:val="916"/>
     <w:uiPriority w:val="30"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="870">
+  <w:style w:type="character" w:styleId="877">
     <w:name w:val="Endnote Text Char"/>
-    <w:link w:val="1041"/>
+    <w:link w:val="1048"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="871">
+  <w:style w:type="paragraph" w:styleId="878">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="480"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="872">
+  <w:style w:type="paragraph" w:styleId="879">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="360"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="873">
+  <w:style w:type="paragraph" w:styleId="880">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="874">
+  <w:style w:type="paragraph" w:styleId="881">
     <w:name w:val="Heading 4"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="875">
+  <w:style w:type="paragraph" w:styleId="882">
     <w:name w:val="Heading 5"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="876">
+  <w:style w:type="paragraph" w:styleId="883">
     <w:name w:val="Heading 6"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="877">
+  <w:style w:type="paragraph" w:styleId="884">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="300"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="878" w:default="1">
+  <w:style w:type="paragraph" w:styleId="885" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="879">
+  <w:style w:type="paragraph" w:styleId="886">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="893"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="900"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="480"/>
       <w:ind/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="880">
+  <w:style w:type="paragraph" w:styleId="887">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="894"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="901"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="360"/>
       <w:ind/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="881">
+  <w:style w:type="paragraph" w:styleId="888">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="895"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="902"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="882">
+  <w:style w:type="paragraph" w:styleId="889">
     <w:name w:val="Heading 4"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="896"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="903"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="883">
+  <w:style w:type="paragraph" w:styleId="890">
     <w:name w:val="Heading 5"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="897"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="904"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="884">
+  <w:style w:type="paragraph" w:styleId="891">
     <w:name w:val="Heading 6"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="898"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="905"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="885">
+  <w:style w:type="paragraph" w:styleId="892">
     <w:name w:val="Heading 7"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="899"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="906"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="886">
+  <w:style w:type="paragraph" w:styleId="893">
     <w:name w:val="Heading 8"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="900"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="907"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="887">
+  <w:style w:type="paragraph" w:styleId="894">
     <w:name w:val="Heading 9"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="901"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="908"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines w:val="true"/>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="320"/>
       <w:ind/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="888" w:default="1">
+  <w:style w:type="character" w:styleId="895" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="889" w:default="1">
+  <w:style w:type="table" w:styleId="896" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -5709,62 +5669,62 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="890" w:default="1">
+  <w:style w:type="numbering" w:styleId="897" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="891" w:customStyle="1">
+  <w:style w:type="table" w:styleId="898" w:customStyle="1">
     <w:name w:val="Table Normal"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
@@ -5909,409 +5869,409 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="892">
+  <w:style w:type="paragraph" w:styleId="899">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="904"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="911"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="300"/>
       <w:ind/>
       <w:contextualSpacing w:val="true"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="893" w:customStyle="1">
+  <w:style w:type="character" w:styleId="900" w:customStyle="1">
     <w:name w:val="Título 1 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="879"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="886"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="894" w:customStyle="1">
+  <w:style w:type="character" w:styleId="901" w:customStyle="1">
     <w:name w:val="Título 2 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="880"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="887"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="895" w:customStyle="1">
+  <w:style w:type="character" w:styleId="902" w:customStyle="1">
     <w:name w:val="Título 3 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="881"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="888"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="896" w:customStyle="1">
+  <w:style w:type="character" w:styleId="903" w:customStyle="1">
     <w:name w:val="Título 4 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="882"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="889"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="897" w:customStyle="1">
+  <w:style w:type="character" w:styleId="904" w:customStyle="1">
     <w:name w:val="Título 5 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="883"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="890"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="898" w:customStyle="1">
+  <w:style w:type="character" w:styleId="905" w:customStyle="1">
     <w:name w:val="Título 6 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="884"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="891"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="899" w:customStyle="1">
+  <w:style w:type="character" w:styleId="906" w:customStyle="1">
     <w:name w:val="Título 7 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="885"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="892"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="900" w:customStyle="1">
+  <w:style w:type="character" w:styleId="907" w:customStyle="1">
     <w:name w:val="Título 8 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="886"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="893"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="901" w:customStyle="1">
+  <w:style w:type="character" w:styleId="908" w:customStyle="1">
     <w:name w:val="Título 9 Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="887"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="894"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="902">
+  <w:style w:type="paragraph" w:styleId="909">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="878"/>
+    <w:basedOn w:val="885"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing w:val="true"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="903">
+  <w:style w:type="paragraph" w:styleId="910">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="904" w:customStyle="1">
+  <w:style w:type="character" w:styleId="911" w:customStyle="1">
     <w:name w:val="Título Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="892"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="899"/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="905">
+  <w:style w:type="paragraph" w:styleId="912">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="906"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="913"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="200"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="906" w:customStyle="1">
+  <w:style w:type="character" w:styleId="913" w:customStyle="1">
     <w:name w:val="Subtítulo Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="905"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="912"/>
     <w:uiPriority w:val="11"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="907">
+  <w:style w:type="paragraph" w:styleId="914">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="908"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="915"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:right="720" w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="908" w:customStyle="1">
+  <w:style w:type="character" w:styleId="915" w:customStyle="1">
     <w:name w:val="Citação Char"/>
-    <w:link w:val="907"/>
+    <w:link w:val="914"/>
     <w:uiPriority w:val="29"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="909">
+  <w:style w:type="paragraph" w:styleId="916">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="878"/>
-[...1 lines deleted...]
-    <w:link w:val="910"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
+    <w:link w:val="917"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="ffffff" w:sz="4" w:space="5"/>
         <w:left w:val="single" w:color="ffffff" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="ffffff" w:sz="4" w:space="5"/>
         <w:right w:val="single" w:color="ffffff" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
       <w:spacing/>
       <w:ind w:right="720" w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="910" w:customStyle="1">
+  <w:style w:type="character" w:styleId="917" w:customStyle="1">
     <w:name w:val="Citação Intensa Char"/>
-    <w:link w:val="909"/>
+    <w:link w:val="916"/>
     <w:uiPriority w:val="30"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="911" w:customStyle="1">
+  <w:style w:type="character" w:styleId="918" w:customStyle="1">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="912" w:customStyle="1">
+  <w:style w:type="character" w:styleId="919" w:customStyle="1">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="913">
+  <w:style w:type="paragraph" w:styleId="920">
     <w:name w:val="Caption"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4472c4" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="914" w:customStyle="1">
+  <w:style w:type="character" w:styleId="921" w:customStyle="1">
     <w:name w:val="Caption Char"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="915" w:customStyle="1">
+  <w:style w:type="table" w:styleId="922" w:customStyle="1">
     <w:name w:val="Table Grid Light"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -6457,53 +6417,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="916">
+  <w:style w:type="table" w:styleId="923">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -6675,53 +6635,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="917">
+  <w:style w:type="table" w:styleId="924">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -6904,53 +6864,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="918">
+  <w:style w:type="table" w:styleId="925">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -7119,53 +7079,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="919">
+  <w:style w:type="table" w:styleId="926">
     <w:name w:val="Plain Table 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -7351,53 +7311,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="920">
+  <w:style w:type="table" w:styleId="927">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -7573,53 +7533,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="921" w:customStyle="1">
+  <w:style w:type="table" w:styleId="928" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -7795,53 +7755,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="922" w:customStyle="1">
+  <w:style w:type="table" w:styleId="929" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -8017,53 +7977,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="923" w:customStyle="1">
+  <w:style w:type="table" w:styleId="930" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -8239,53 +8199,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="924" w:customStyle="1">
+  <w:style w:type="table" w:styleId="931" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -8461,53 +8421,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="925" w:customStyle="1">
+  <w:style w:type="table" w:styleId="932" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -8683,53 +8643,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="926" w:customStyle="1">
+  <w:style w:type="table" w:styleId="933" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -8905,53 +8865,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="927">
+  <w:style w:type="table" w:styleId="934">
     <w:name w:val="Grid Table 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -9136,53 +9096,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="928" w:customStyle="1">
+  <w:style w:type="table" w:styleId="935" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -9367,53 +9327,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="929" w:customStyle="1">
+  <w:style w:type="table" w:styleId="936" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -9598,53 +9558,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="930" w:customStyle="1">
+  <w:style w:type="table" w:styleId="937" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -9829,53 +9789,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="931" w:customStyle="1">
+  <w:style w:type="table" w:styleId="938" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -10060,53 +10020,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="932" w:customStyle="1">
+  <w:style w:type="table" w:styleId="939" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -10291,53 +10251,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="933" w:customStyle="1">
+  <w:style w:type="table" w:styleId="940" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -10522,53 +10482,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="934">
+  <w:style w:type="table" w:styleId="941">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -10766,53 +10726,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="935" w:customStyle="1">
+  <w:style w:type="table" w:styleId="942" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -11010,53 +10970,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="936" w:customStyle="1">
+  <w:style w:type="table" w:styleId="943" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -11254,53 +11214,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="937" w:customStyle="1">
+  <w:style w:type="table" w:styleId="944" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -11498,53 +11458,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="938" w:customStyle="1">
+  <w:style w:type="table" w:styleId="945" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -11742,53 +11702,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="939" w:customStyle="1">
+  <w:style w:type="table" w:styleId="946" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -11986,53 +11946,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="940" w:customStyle="1">
+  <w:style w:type="table" w:styleId="947" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -12230,53 +12190,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="941">
+  <w:style w:type="table" w:styleId="948">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -12462,53 +12422,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="942" w:customStyle="1">
+  <w:style w:type="table" w:styleId="949" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -12694,53 +12654,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="943" w:customStyle="1">
+  <w:style w:type="table" w:styleId="950" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -12926,53 +12886,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="944" w:customStyle="1">
+  <w:style w:type="table" w:styleId="951" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -13158,53 +13118,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="945" w:customStyle="1">
+  <w:style w:type="table" w:styleId="952" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -13390,53 +13350,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="946" w:customStyle="1">
+  <w:style w:type="table" w:styleId="953" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -13622,53 +13582,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="947" w:customStyle="1">
+  <w:style w:type="table" w:styleId="954" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -13854,53 +13814,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="948">
+  <w:style w:type="table" w:styleId="955">
     <w:name w:val="Grid Table 5 Dark"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:fill="ffffff" w:themeFill="text1" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -14081,53 +14041,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="949" w:customStyle="1">
+  <w:style w:type="table" w:styleId="956" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:fill="ffffff" w:themeFill="accent1" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -14308,53 +14268,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="950" w:customStyle="1">
+  <w:style w:type="table" w:styleId="957" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:fill="ffffff" w:themeFill="accent2" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -14535,53 +14495,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="951" w:customStyle="1">
+  <w:style w:type="table" w:styleId="958" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:fill="ffffff" w:themeFill="accent3" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -14762,53 +14722,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="952" w:customStyle="1">
+  <w:style w:type="table" w:styleId="959" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:fill="ffffff" w:themeFill="accent4" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -14989,53 +14949,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="953" w:customStyle="1">
+  <w:style w:type="table" w:styleId="960" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:fill="ffffff" w:themeFill="accent5" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -15216,53 +15176,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="954" w:customStyle="1">
+  <w:style w:type="table" w:styleId="961" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:fill="ffffff" w:themeFill="accent6" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
@@ -15443,53 +15403,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="955">
+  <w:style w:type="table" w:styleId="962">
     <w:name w:val="Grid Table 6 Colorful"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="text1" w:themeTint="00" w:themeShade="00"/>
@@ -15667,53 +15627,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="956" w:customStyle="1">
+  <w:style w:type="table" w:styleId="963" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent1" w:themeTint="00" w:themeShade="00"/>
@@ -15891,53 +15851,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="957" w:customStyle="1">
+  <w:style w:type="table" w:styleId="964" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent2" w:themeTint="00" w:themeShade="00"/>
@@ -16115,53 +16075,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="958" w:customStyle="1">
+  <w:style w:type="table" w:styleId="965" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent3" w:themeTint="00" w:themeShade="00"/>
@@ -16339,53 +16299,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="959" w:customStyle="1">
+  <w:style w:type="table" w:styleId="966" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent4" w:themeTint="00" w:themeShade="00"/>
@@ -16563,53 +16523,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="960" w:customStyle="1">
+  <w:style w:type="table" w:styleId="967" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="5b9bd5" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent5" w:themeShade="00"/>
@@ -16787,53 +16747,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="961" w:customStyle="1">
+  <w:style w:type="table" w:styleId="968" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent5" w:themeShade="00"/>
@@ -17011,53 +16971,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="962">
+  <w:style w:type="table" w:styleId="969">
     <w:name w:val="Grid Table 7 Colorful"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="text1" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -17264,53 +17224,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="963" w:customStyle="1">
+  <w:style w:type="table" w:styleId="970" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent1" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -17517,53 +17477,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="964" w:customStyle="1">
+  <w:style w:type="table" w:styleId="971" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent2" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -17770,53 +17730,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="965" w:customStyle="1">
+  <w:style w:type="table" w:styleId="972" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent3" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18023,53 +17983,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="966" w:customStyle="1">
+  <w:style w:type="table" w:styleId="973" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent4" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18276,53 +18236,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="967" w:customStyle="1">
+  <w:style w:type="table" w:styleId="974" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent5" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18529,53 +18489,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="968" w:customStyle="1">
+  <w:style w:type="table" w:styleId="975" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent6" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -18782,53 +18742,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="969">
+  <w:style w:type="table" w:styleId="976">
     <w:name w:val="List Table 1 Light"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:fill="ffffff" w:themeFill="text1" w:themeFillTint="00"/>
@@ -18997,53 +18957,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="970" w:customStyle="1">
+  <w:style w:type="table" w:styleId="977" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:fill="ffffff" w:themeFill="accent1" w:themeFillTint="00"/>
@@ -19212,53 +19172,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="971" w:customStyle="1">
+  <w:style w:type="table" w:styleId="978" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:fill="ffffff" w:themeFill="accent2" w:themeFillTint="00"/>
@@ -19427,53 +19387,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="972" w:customStyle="1">
+  <w:style w:type="table" w:styleId="979" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:fill="ffffff" w:themeFill="accent3" w:themeFillTint="00"/>
@@ -19642,53 +19602,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="973" w:customStyle="1">
+  <w:style w:type="table" w:styleId="980" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:fill="ffffff" w:themeFill="accent4" w:themeFillTint="00"/>
@@ -19857,53 +19817,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="974" w:customStyle="1">
+  <w:style w:type="table" w:styleId="981" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:fill="ffffff" w:themeFill="accent5" w:themeFillTint="00"/>
@@ -20072,53 +20032,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="975" w:customStyle="1">
+  <w:style w:type="table" w:styleId="982" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:fill="ffffff" w:themeFill="accent6" w:themeFillTint="00"/>
@@ -20287,53 +20247,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="976">
+  <w:style w:type="table" w:styleId="983">
     <w:name w:val="List Table 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -20524,53 +20484,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="977" w:customStyle="1">
+  <w:style w:type="table" w:styleId="984" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -20761,53 +20721,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="978" w:customStyle="1">
+  <w:style w:type="table" w:styleId="985" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -20998,53 +20958,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="979" w:customStyle="1">
+  <w:style w:type="table" w:styleId="986" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -21235,53 +21195,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="980" w:customStyle="1">
+  <w:style w:type="table" w:styleId="987" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -21472,53 +21432,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="981" w:customStyle="1">
+  <w:style w:type="table" w:styleId="988" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -21709,53 +21669,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="982" w:customStyle="1">
+  <w:style w:type="table" w:styleId="989" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
@@ -21946,53 +21906,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="983">
+  <w:style w:type="table" w:styleId="990">
     <w:name w:val="List Table 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -22173,53 +22133,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="984" w:customStyle="1">
+  <w:style w:type="table" w:styleId="991" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -22400,53 +22360,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="985" w:customStyle="1">
+  <w:style w:type="table" w:styleId="992" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -22627,53 +22587,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="986" w:customStyle="1">
+  <w:style w:type="table" w:styleId="993" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -22854,53 +22814,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="987" w:customStyle="1">
+  <w:style w:type="table" w:styleId="994" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -23081,53 +23041,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="988" w:customStyle="1">
+  <w:style w:type="table" w:styleId="995" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -23308,53 +23268,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="989" w:customStyle="1">
+  <w:style w:type="table" w:styleId="996" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -23535,53 +23495,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="990">
+  <w:style w:type="table" w:styleId="997">
     <w:name w:val="List Table 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -23759,53 +23719,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="991" w:customStyle="1">
+  <w:style w:type="table" w:styleId="998" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -23983,53 +23943,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="992" w:customStyle="1">
+  <w:style w:type="table" w:styleId="999" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -24207,53 +24167,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="993" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1000" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -24431,53 +24391,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="994" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1001" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -24655,53 +24615,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="995" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1002" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -24879,53 +24839,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="996" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1003" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -25103,53 +25063,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="997">
+  <w:style w:type="table" w:styleId="1004">
     <w:name w:val="List Table 5 Dark"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:fill="ffffff" w:themeFill="text1" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -25339,53 +25299,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="998" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1005" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="4472c4" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -25575,53 +25535,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="999" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1006" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:fill="ffffff" w:themeFill="accent2" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -25811,53 +25771,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1000" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1007" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:fill="ffffff" w:themeFill="accent3" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -26047,53 +26007,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1001" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1008" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:fill="ffffff" w:themeFill="accent4" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -26283,53 +26243,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1002" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1009" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:fill="ffffff" w:themeFill="accent5" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -26519,53 +26479,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1003" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1010" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:fill="ffffff" w:themeFill="accent6" w:themeFillTint="00"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
@@ -26755,53 +26715,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1004">
+  <w:style w:type="table" w:styleId="1011">
     <w:name w:val="List Table 6 Colorful"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -26977,53 +26937,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1005" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1012" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent1" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27199,53 +27159,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1006" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1013" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent2" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27421,53 +27381,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1007" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1014" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent3" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27643,53 +27603,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1008" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1015" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent4" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -27865,53 +27825,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1009" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1016" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent5" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -28087,53 +28047,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1010" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1017" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent6" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
@@ -28309,53 +28269,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1011">
+  <w:style w:type="table" w:styleId="1018">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="text1" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -28559,53 +28519,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1012" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1019" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="4472c4" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="accent1" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -28809,53 +28769,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1013" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1020" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent2" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -29059,53 +29019,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1014" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1021" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent3" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -29309,53 +29269,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1015" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1022" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent4" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -29559,53 +29519,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1016" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1023" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent5" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -29809,53 +29769,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1017" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1024" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="accent6" w:themeTint="00" w:themeShade="00"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -30059,53 +30019,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1018" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1025" w:customStyle="1">
     <w:name w:val="Lined - Accent"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -30298,53 +30258,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1019" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1026" w:customStyle="1">
     <w:name w:val="Lined - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -30537,53 +30497,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1020" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1027" w:customStyle="1">
     <w:name w:val="Lined - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -30776,53 +30736,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1021" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1028" w:customStyle="1">
     <w:name w:val="Lined - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -31015,53 +30975,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1022" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1029" w:customStyle="1">
     <w:name w:val="Lined - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -31254,53 +31214,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1023" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1030" w:customStyle="1">
     <w:name w:val="Lined - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -31493,53 +31453,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1024" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1031" w:customStyle="1">
     <w:name w:val="Lined - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
@@ -31732,53 +31692,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1025" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1032" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -31978,53 +31938,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1026" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1033" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -32224,53 +32184,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1027" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1034" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -32470,53 +32430,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1028" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1035" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -32716,53 +32676,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1029" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1036" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -32962,53 +32922,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1030" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1037" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -33208,53 +33168,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1031" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1038" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
@@ -33454,53 +33414,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1032" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1039" w:customStyle="1">
     <w:name w:val="Bordered"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -33684,53 +33644,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1033" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1040" w:customStyle="1">
     <w:name w:val="Bordered - Accent 1"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -33914,53 +33874,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1034" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1041" w:customStyle="1">
     <w:name w:val="Bordered - Accent 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent2" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -34144,53 +34104,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1035" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1042" w:customStyle="1">
     <w:name w:val="Bordered - Accent 3"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent3" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -34374,53 +34334,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1036" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1043" w:customStyle="1">
     <w:name w:val="Bordered - Accent 4"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent4" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -34604,53 +34564,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1037" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1044" w:customStyle="1">
     <w:name w:val="Bordered - Accent 5"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent5" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -34834,53 +34794,53 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1038" w:customStyle="1">
+  <w:style w:type="table" w:styleId="1045" w:customStyle="1">
     <w:name w:val="Bordered - Accent 6"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="ffffff" w:themeColor="accent6" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -35064,238 +35024,238 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="1039">
+  <w:style w:type="character" w:styleId="1046">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1040" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1047" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1041">
+  <w:style w:type="paragraph" w:styleId="1048">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="878"/>
-    <w:link w:val="1042"/>
+    <w:basedOn w:val="885"/>
+    <w:link w:val="1049"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1042" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1049" w:customStyle="1">
     <w:name w:val="Texto de nota de fim Char"/>
-    <w:link w:val="1041"/>
+    <w:link w:val="1048"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1043">
+  <w:style w:type="paragraph" w:styleId="1050">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1044">
+  <w:style w:type="paragraph" w:styleId="1051">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1045">
+  <w:style w:type="paragraph" w:styleId="1052">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1046">
+  <w:style w:type="paragraph" w:styleId="1053">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1047">
+  <w:style w:type="paragraph" w:styleId="1054">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1048">
+  <w:style w:type="paragraph" w:styleId="1055">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1049">
+  <w:style w:type="paragraph" w:styleId="1056">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1050">
+  <w:style w:type="paragraph" w:styleId="1057">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1051">
+  <w:style w:type="paragraph" w:styleId="1058">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="57"/>
       <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1052">
+  <w:style w:type="paragraph" w:styleId="1059">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1053">
+  <w:style w:type="paragraph" w:styleId="1060">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="1054">
+  <w:style w:type="table" w:styleId="1061">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
@@ -35441,122 +35401,122 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="1055" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1062" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="1056"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="1063"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1056">
+  <w:style w:type="paragraph" w:styleId="1063">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="878"/>
-    <w:link w:val="1055"/>
+    <w:basedOn w:val="885"/>
+    <w:link w:val="1062"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1057" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1064" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="1058"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="1065"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1058">
+  <w:style w:type="paragraph" w:styleId="1065">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="878"/>
-    <w:link w:val="1057"/>
+    <w:basedOn w:val="885"/>
+    <w:link w:val="1064"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1059">
+  <w:style w:type="character" w:styleId="1066">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="1060">
+  <w:style w:type="table" w:styleId="1067">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="889"/>
+    <w:basedOn w:val="896"/>
     <w:uiPriority w:val="42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="ffffff" w:themeColor="text1" w:themeTint="00" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
@@ -35729,134 +35689,134 @@
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>
       <w:tblPr>
         <w:tblBorders/>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="1061">
+  <w:style w:type="character" w:styleId="1068">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="888"/>
+    <w:basedOn w:val="895"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1062" w:customStyle="1">
+  <w:style w:type="character" w:styleId="1069" w:customStyle="1">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:basedOn w:val="888"/>
-    <w:link w:val="1063"/>
+    <w:basedOn w:val="895"/>
+    <w:link w:val="1070"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1063">
+  <w:style w:type="paragraph" w:styleId="1070">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="878"/>
-    <w:link w:val="1062"/>
+    <w:basedOn w:val="885"/>
+    <w:link w:val="1069"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1064" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="1071" w:customStyle="1">
     <w:name w:val="Padrão"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1065">
+  <w:style w:type="paragraph" w:styleId="1072">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="878"/>
-    <w:next w:val="878"/>
+    <w:basedOn w:val="885"/>
+    <w:next w:val="885"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:after="200" w:before="200"/>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="1066">
+  <w:style w:type="table" w:styleId="1073">
     <w:name w:val="StGen0"/>
-    <w:basedOn w:val="891"/>
+    <w:basedOn w:val="898"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="100" w:type="dxa"/>
         <w:top w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:ind/>
       </w:pPr>