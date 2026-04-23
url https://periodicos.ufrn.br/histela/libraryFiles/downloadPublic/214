--- v0 (2026-01-03)
+++ v1 (2026-04-23)
@@ -1,3571 +1,3071 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="362C3D50" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
-[...23 lines deleted...]
-    <w:p w14:paraId="5A38EFB7" w14:textId="2D75087C" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+    <w:p w14:paraId="43043FFB" w14:textId="44CCBBFC" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D" w:rsidP="009D7463">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...148 lines deleted...]
-    <w:p w14:paraId="3FC80E12" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+    <w:p w14:paraId="2F0EB004" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="009D7463" w:rsidP="009D7463">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="CB5014"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="78D09470" w14:textId="0C7DA13E" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59689DBE" wp14:editId="1D786FF2">
+            <wp:extent cx="838200" cy="295275"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="image1.png" descr="Licença Creative Commons"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.png" descr="Creative Commons License"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="838200" cy="295275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C45EC81" w14:textId="75CC3DF7" w:rsidR="009D7463" w:rsidRPr="009D7463" w:rsidRDefault="00E3669B" w:rsidP="009D7463">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
+          <w:b/>
           <w:color w:val="231F20"/>
-          <w:sz w:val="30"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>History of Education in Latin America</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7463" w:rsidRPr="009D7463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="231F20"/>
-          <w:sz w:val="30"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="74DB8CF6" w14:textId="74A3576F" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="005322C2">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7463" w:rsidRPr="009D7463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>stELA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3A95C6" w14:textId="2E1FF4AA" w:rsidR="009D7463" w:rsidRPr="009D7463" w:rsidRDefault="009D7463" w:rsidP="009D7463">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...6 lines deleted...]
-    <w:p w14:paraId="25BBB85F" w14:textId="3FA854BE" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="005322C2">
+          <w:color w:val="1155CC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta obra está licenciada sob </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="009D7463">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Creative Commons — Atribuição 4.0 Internacional — CC BY 4.0 </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AEDA3FA" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="009D7463" w:rsidP="009D7463">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...805 lines deleted...]
-    <w:p w14:paraId="299C5E0E" w14:textId="77777777" w:rsidR="009A7AD6" w:rsidRPr="00996ED7" w:rsidRDefault="009A7AD6" w:rsidP="00996ED7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1155CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE680DD" w14:textId="65617C48" w:rsidR="00F8287D" w:rsidRPr="00321D4E" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="621D3DE5" w14:textId="1E970EA4" w:rsidR="00996ED7" w:rsidRPr="00996ED7" w:rsidRDefault="00996ED7" w:rsidP="00996ED7">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do seu artigo </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk123810355"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2EFDC800" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00321D4E" w:rsidRDefault="00E3669B" w:rsidP="00325D4E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="231F20"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Title of your article in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF571A8" w14:textId="77777777" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00996ED7" w:rsidRPr="00996ED7" w:rsidSect="00C003BA">
-[...7 lines deleted...]
-    <w:p w14:paraId="16DC5F1F" w14:textId="2CB573C3" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE65216" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do Autor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EE7CF5" w14:textId="0B5166ED" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orcid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="74D77DC3" w14:textId="3D0D4E4C" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+        <w:t>0000-0003-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053C761C" w14:textId="5566A4A8" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Departamento, Universidade, Cidade, País, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1BC7B3C2" w14:textId="0CB687B9" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+        <w:t>Email: nome@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07525DD5" w14:textId="29EF493B" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do Segundo </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5413">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF12FE" w14:textId="49060749" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orcid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="55A32A50" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+        <w:t>0000-0002-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFC05D7" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00E3669B" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Departamento, Universidade, Cidade, País, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...71 lines deleted...]
-    <w:p w14:paraId="6E9B82A5" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+        <w:t>Email: nome@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F2AA57" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797DC97B" w14:textId="7DB6B598" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.21680/2596-0113.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3669B">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n1IDxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FB92DD" w14:textId="1E493D61" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citation: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobrenome, Nome Autor; Sobrenome, Nome Coautor. (2023). Título do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>History of Education in Latin America - HistELA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 9(1). Recuperado de https://periodicos.ufrn.br/histela/article/view/xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57345125" w14:textId="5204BED0" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Conflito de interesses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O autor afirmou não possuir interesses concorrentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345CB20B" w14:textId="18A9BCF4" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEA8607" w14:textId="5F366458" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recebido:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00/00/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5924AAEF" w14:textId="58FDC329" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aprovado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00/00/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DADCF5" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00900389">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OPEN ACCESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D862E17" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="009D7463" w:rsidP="009D7463">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="TextodeEspaoReservado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B1168A" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="00F8287D" w:rsidP="00EA36EF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3413F55A" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="00F8287D" w:rsidP="00EA36EF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo do artigo em linguagem vernacular. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Resumo com no máximo 10 linhas contendo: objetivo, antigo, referencial teórico, resultados e discussão e considerações finais. Se o artigo já tiver sido enviado em inglês, o mesmo deve ser feito em português ou espanhol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2130B116" w14:textId="67B8B566" w:rsidR="00F8287D" w:rsidRPr="009D7463" w:rsidRDefault="00F8287D" w:rsidP="00EA36EF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>No máximo 5 palavras-chave. Separados por ponto. Exemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA18D11" w14:textId="77777777" w:rsidR="00321D4E" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5075033F" w14:textId="0F6BF334" w:rsidR="00E3669B" w:rsidRPr="00F8287D" w:rsidRDefault="00E3669B" w:rsidP="00FB1560">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340A706A" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00F8287D" w:rsidRDefault="00E3669B" w:rsidP="00FB1560">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract of the article in English. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Abstract with a maximum of 10 lines containing: objective, old, theoretical framework, results and discussion and final considerations. If the article has already been sent in English, it must be done in Portuguese or Spanish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8754E6" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00F8287D" w:rsidRDefault="00E3669B" w:rsidP="00FB1560">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>A maximum of 5 keywords. Separated by period. Example.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13175A8F" w14:textId="77777777" w:rsidR="00321D4E" w:rsidRPr="00F8287D" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E92984B" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00321D4E" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00321D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C003BA" w:rsidRPr="00996ED7" w:rsidSect="00C003BA">
-[...7 lines deleted...]
-    <w:p w14:paraId="5EEFEF59" w14:textId="2F1137B4" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+        <w:t xml:space="preserve">Título da seção </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9A17D6" w14:textId="77777777" w:rsidR="00EA36EF" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As seções devem ser escritas no tamanho de fonte Arial 12. O tamanho mínimo do texto é de 25.000 caracteres com espaço e no máximo 50.000 caracteres com espaço. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2807C220" w14:textId="05E71194" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As seções devem ser escritas em letra Arial,</w:t>
+      </w:r>
+      <w:r w:rsidR="00321D4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 12. O tamanho mínimo do texto é de 25 mil caracteres com espaço e o máximo 50 mil caracteres com espaço. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D2BE44" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="0051009F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sections should be written in Arial font size 12. The minimum text length is 25,000 characters with spaces and a maximum of 50,000 characters with spaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDA0AC6" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00F8287D" w:rsidRDefault="00E3669B" w:rsidP="0051009F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The sections must be written in Arial font,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> size 12. The minimum text size is 25 thousand characters with space and the maximum 50 thousand characters with space. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAF0BFB" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726B8B86" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00321D4E" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
+      <w:r w:rsidRPr="00321D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="35BE0977" w14:textId="08BABB39" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+        <w:t xml:space="preserve">Título da seção </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC15C48" w14:textId="2C6D5824" w:rsidR="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
-[...11 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The sections should be written in Arial font size 12. The minimum text size is 25,000 characters with space and a maximum of 50,000 characters with space. As seções devem ser escritas em letra Arial, tamanho 12. O tamanho mínimo do texto é de 25 mil caracteres com espaço e o máximo 50 mil caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4290B67C" w14:textId="44B595BA" w:rsidR="00321D4E" w:rsidRPr="00321D4E" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...278 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citações com mais de 3 linhas em recuo de 1 cm, corpo 11. Quotes with more than 3 lines should be indented by 1 cm, body 11. Citações com mais de 3 linhas em recuo de 1 cm, corpo 11. Quotes with more than 3 lines should be indented by 1 cm, body 11. Citações com mais de 3 linhas em recuo de 1 cm, corpo 11. Quotes with more than 3 lines should be indented by 1 cm, body 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6CB555" w14:textId="5BDB278C" w:rsidR="00321D4E" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0016F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citações com mais de 3 linhas em recuo de 1 cm, corpo 11. Quotes with more than 3 lines should be indented by 1 cm, body 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE03C8" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E3F063" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00321D4E" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
+      <w:r w:rsidRPr="00321D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title the section </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C02449E" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+        <w:t>Uso de imagens, mesas e imagens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2189F2EA" w14:textId="0E90E813" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
-[...9 lines deleted...]
-    <w:p w14:paraId="3E0F28E1" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As mesmas regras de imagem se aplicam a </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quadros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e tabelas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00321D4E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O tamanho da fonte deve ser 12. Veja o exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4438B2AE" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
-[...261 lines deleted...]
-    <w:p w14:paraId="66A02484" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00437B63" w:rsidP="00996ED7">
+    </w:p>
+    <w:p w14:paraId="4E2B957A" w14:textId="11C965F0" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="004A5413" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...144 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quadro</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8287D" w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8287D" w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apresentação de Grupos de Pesquisa</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9210" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4605"/>
         <w:gridCol w:w="4605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00437B63" w:rsidRPr="00996ED7" w14:paraId="0085F178" w14:textId="77777777">
+      <w:tr w:rsidR="00F8287D" w:rsidRPr="00F8287D" w14:paraId="417DC299" w14:textId="77777777" w:rsidTr="006D30F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="334C3B1A" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="7912421B" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grupos</w:t>
+              <w:t>Grupos de pesquisa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E84322F" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="4C7F0F60" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Líder</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B63" w:rsidRPr="00996ED7" w14:paraId="472941FC" w14:textId="77777777">
+      <w:tr w:rsidR="00F8287D" w:rsidRPr="00F8287D" w14:paraId="75DC9545" w14:textId="77777777" w:rsidTr="006D30F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8D4B82" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="109F3091" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grupo </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Grupo Interdisciplinar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20967593" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="4616DB01" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maria João Cardoso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B63" w:rsidRPr="00996ED7" w14:paraId="24004796" w14:textId="77777777">
+      <w:tr w:rsidR="00F8287D" w:rsidRPr="00F8287D" w14:paraId="7660E7E8" w14:textId="77777777" w:rsidTr="006D30F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D53DDF" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="2A576517" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Grupo Ensino </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B36396" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+          <w:p w14:paraId="75CDE1EB" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996ED7">
+            <w:r w:rsidRPr="00F8287D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Maria Oliveira</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39C71405" w14:textId="77777777" w:rsidR="00437B63" w:rsidRPr="00996ED7" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+    <w:p w14:paraId="7EADB314" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source: Elaboração dos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C49A19" w14:textId="77777777" w:rsidR="009D7463" w:rsidRDefault="009D7463" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CC93DB" w14:textId="77777777" w:rsidR="00EA36EF" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">As seções devem ser escritas no tamanho de fonte Arial 12. O tamanho mínimo do texto é de 25.000 caracteres com espaço e no máximo 50.000 caracteres com espaço. As seções devem ser escritas em letra Arial, tamanho 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01890DDD" w14:textId="327EB403" w:rsidR="00321D4E" w:rsidRPr="00F8287D" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O tamanho mínimo do texto é de 25 mil caracteres com espaço e o máximo 50 mil caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BBF395" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7C9BEF" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00321D4E" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00321D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
+        <w:t>Conclusões</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4433A8" w14:textId="77777777" w:rsidR="00EA36EF" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As seções devem ser escritas no tamanho de fonte Arial 12. O tamanho mínimo do texto é de 25.000 caracteres com espaço e no máximo 50.000 caracteres com espaço. As seções devem ser escritas em letra Arial, tamanho 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF692BC" w14:textId="247302EE" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O tamanho mínimo do texto é de 25 mil caracteres com espaço e o máximo 50 mil caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10682DE3" w14:textId="77777777" w:rsidR="00F8287D" w:rsidRPr="00F8287D" w:rsidRDefault="00F8287D" w:rsidP="009D7463">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC45DD8" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Conclusions</w:t>
-[...308 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F09A2BB" w14:textId="37FF4071" w:rsidR="00437B63" w:rsidRDefault="00000000" w:rsidP="00996ED7">
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7451116A" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00206B7F" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996ED7">
-[...16 lines deleted...]
-        <w:r w:rsidR="00996ED7" w:rsidRPr="00E12225">
+      <w:r w:rsidRPr="00206B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para instruções sobre casos de referência adicionais de acordo com os padrões APA, veja o material em </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00206B7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://normas-apa.org/wp-content/uploads/Guia-Normas-APA-7ma-edicion.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00996ED7">
+      <w:r w:rsidRPr="00206B7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5657F9AE" w14:textId="08125EC2" w:rsidR="00C72882" w:rsidRDefault="00C72882" w:rsidP="00996ED7">
+    <w:p w14:paraId="65160990" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00206B7F" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1979D579" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuições de Autores </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C63448" w14:textId="33D06561" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As contribuições dos autores devem ter como base o que recomenda </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00DB3940">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The authors' contributions should be based on the recommendations of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00DB3940">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFEFBC0" w14:textId="28CDECED" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0E3064" w14:textId="38B8E8F6" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome complete do Autor 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Conceituação; Metodologia; Redação – versão inicial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome complete do Autor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Análise formal; Redação – revisão e edição.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome complete do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Supervisão; Aquisição de financiamento; Administração do projeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAF1138" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6992E61F" w14:textId="43932082" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Uso de Inteligência Artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA20012" w14:textId="7B338E6F" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Os autores declaram que não utilizaram ferramentas de Inteligência Artificial na elaboração deste manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DFA931" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5C913B" w14:textId="603DB79D" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A945231" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="4246"/>
+        <w:gridCol w:w="2686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E3669B" w:rsidRPr="00E3669B" w14:paraId="3871A9E3" w14:textId="77777777" w:rsidTr="00E3669B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4886D324" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Ferramenta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="775EE9BC" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Finalidade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F39D373" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Etapa da pesquisa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3669B" w:rsidRPr="00E3669B" w14:paraId="31C36B50" w14:textId="77777777" w:rsidTr="00E3669B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8F2B66" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ChatGPT (OpenAI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E80E243" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Apoio na revisão linguística e organização textual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71750811" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Redação e revisão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3669B" w:rsidRPr="00E3669B" w14:paraId="1DEC2DA6" w14:textId="77777777" w:rsidTr="00E3669B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F8AEB6" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Grammarly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4246" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F533D01" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Correção gramatical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475834BE" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="00E3669B">
+            <w:pPr>
+              <w:pStyle w:val="Textodenotadefim"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Revisão final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22611EC2" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRDefault="00E3669B" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="43C9E416" w14:textId="333FEEE5" w:rsidR="00C72882" w:rsidRDefault="00C72882" w:rsidP="00996ED7">
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DAE257" w14:textId="67F44DFF" w:rsidR="00960DBA" w:rsidRPr="00321D4E" w:rsidRDefault="00321D4E" w:rsidP="009D7463">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-    <w:sectPr w:rsidR="00C72882" w:rsidRPr="00996ED7">
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00960DBA" w:rsidRPr="00321D4E" w:rsidSect="00CA58A7">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2B62CD" w14:textId="77777777" w:rsidR="00365BB0" w:rsidRDefault="00365BB0">
+    <w:p w14:paraId="3F1AAE60" w14:textId="77777777" w:rsidR="00F82969" w:rsidRDefault="00F82969">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A7EBC32" w14:textId="77777777" w:rsidR="00365BB0" w:rsidRDefault="00365BB0">
+    <w:p w14:paraId="0C330CA0" w14:textId="77777777" w:rsidR="00F82969" w:rsidRDefault="00F82969">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="1A38BB98" w14:textId="64CB80DA" w:rsidR="00321D4E" w:rsidRPr="00321D4E" w:rsidRDefault="00321D4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> As notas são de fim.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="0ADC2021" w14:textId="77777777" w:rsidR="00E3669B" w:rsidRPr="00321D4E" w:rsidRDefault="00E3669B" w:rsidP="00321D4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The notes are endnotes.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="1F6EA6FE" w14:textId="121AEC07" w:rsidR="00321D4E" w:rsidRDefault="00321D4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotadefim"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00321D4E">
+        <w:t xml:space="preserve"> As notas estão no final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521AA0BF" w14:textId="77777777" w:rsidR="00321D4E" w:rsidRDefault="00321D4E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714132EA" w14:textId="02E5BA45" w:rsidR="00FC50B5" w:rsidRPr="00206B7F" w:rsidRDefault="00206B7F">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotadefim"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3710FCB8" w14:textId="2A642143" w:rsidR="00437B63" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="071FAA67" w14:textId="026C06F9" w:rsidR="00E70E4D" w:rsidRDefault="008042E8">
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">History of Education in Latin America – </w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve">, p. </w:t>
+      <w:t xml:space="preserve">História da Educação na América Latina – HistELA, v.7, e00000, 2024, p. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C003BA">
+    <w:r w:rsidR="00960DBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C003BA">
+    <w:r w:rsidR="00960DBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="415A591A" w14:textId="3CC1163E" w:rsidR="00437B63" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72A09687" w14:textId="4A6C33CA" w:rsidR="00E70E4D" w:rsidRDefault="00E3669B">
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">History of Education in Latin America – </w:t>
+      <w:t>History of Education in Latin America</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="008042E8" w:rsidRPr="00321D4E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – HistELA</w:t>
+    </w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>HistELA</w:t>
+      <w:t xml:space="preserve">, v. 9, e00000, 2026, p. </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...40 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C003BA">
+    <w:r w:rsidR="00960DBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C003BA">
+    <w:r w:rsidR="00960DBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008042E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="57FDDCC0" w14:textId="77777777" w:rsidR="00437B63" w:rsidRDefault="00437B63">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E81EED6" w14:textId="77777777" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="410A9135" w14:textId="77777777" w:rsidR="00437B63" w:rsidRDefault="00437B63">
+  <w:p w14:paraId="39B482C6" w14:textId="77777777" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37EE65E8" w14:textId="77777777" w:rsidR="00365BB0" w:rsidRDefault="00365BB0">
+    <w:p w14:paraId="6928E4B2" w14:textId="77777777" w:rsidR="00F82969" w:rsidRDefault="00F82969">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="501AA641" w14:textId="77777777" w:rsidR="00365BB0" w:rsidRDefault="00365BB0">
+    <w:p w14:paraId="36A4A7D8" w14:textId="77777777" w:rsidR="00F82969" w:rsidRDefault="00F82969">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6443FE7E" w14:textId="77777777" w:rsidR="00437B63" w:rsidRDefault="00437B63">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4904434B" w14:textId="77777777" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B2A40A1" w14:textId="77777777" w:rsidR="00437B63" w:rsidRDefault="00437B63">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00292FB7" w14:textId="77777777" w:rsidR="00E70E4D" w:rsidRDefault="00E70E4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00437B63"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E73F5E"/>
+    <w:rsidRoot w:val="00E70E4D"/>
+    <w:rsid w:val="000232C9"/>
+    <w:rsid w:val="00034612"/>
+    <w:rsid w:val="000A2011"/>
+    <w:rsid w:val="000B6BD4"/>
+    <w:rsid w:val="001269C7"/>
+    <w:rsid w:val="00143E56"/>
+    <w:rsid w:val="001B3AA0"/>
+    <w:rsid w:val="001E7E05"/>
+    <w:rsid w:val="002060B6"/>
+    <w:rsid w:val="00206B7F"/>
+    <w:rsid w:val="0021003C"/>
+    <w:rsid w:val="00247145"/>
+    <w:rsid w:val="002A2B2D"/>
+    <w:rsid w:val="00320316"/>
+    <w:rsid w:val="00321D4E"/>
+    <w:rsid w:val="00386CFD"/>
+    <w:rsid w:val="00465C34"/>
+    <w:rsid w:val="004A5413"/>
+    <w:rsid w:val="00502A0E"/>
+    <w:rsid w:val="00572363"/>
+    <w:rsid w:val="007823AB"/>
+    <w:rsid w:val="007F6061"/>
+    <w:rsid w:val="008042E8"/>
+    <w:rsid w:val="0085492D"/>
+    <w:rsid w:val="0086027B"/>
+    <w:rsid w:val="008C2BCD"/>
+    <w:rsid w:val="00960DBA"/>
+    <w:rsid w:val="009C47CA"/>
+    <w:rsid w:val="009D7463"/>
+    <w:rsid w:val="00A81205"/>
+    <w:rsid w:val="00AC32A2"/>
+    <w:rsid w:val="00BC25C0"/>
+    <w:rsid w:val="00C13F58"/>
+    <w:rsid w:val="00C65C22"/>
+    <w:rsid w:val="00C86E3A"/>
+    <w:rsid w:val="00CA58A7"/>
+    <w:rsid w:val="00CC4818"/>
+    <w:rsid w:val="00CD5915"/>
+    <w:rsid w:val="00CE563F"/>
+    <w:rsid w:val="00D527AE"/>
+    <w:rsid w:val="00D64134"/>
+    <w:rsid w:val="00D66D2E"/>
+    <w:rsid w:val="00D85FDF"/>
+    <w:rsid w:val="00DF1BBF"/>
+    <w:rsid w:val="00DF5250"/>
+    <w:rsid w:val="00E3669B"/>
+    <w:rsid w:val="00E45335"/>
+    <w:rsid w:val="00E70E4D"/>
+    <w:rsid w:val="00EA36EF"/>
+    <w:rsid w:val="00EA78FA"/>
+    <w:rsid w:val="00EC1821"/>
+    <w:rsid w:val="00EC5C9E"/>
+    <w:rsid w:val="00F8287D"/>
+    <w:rsid w:val="00F82969"/>
+    <w:rsid w:val="00F95403"/>
+    <w:rsid w:val="00FB05AE"/>
+    <w:rsid w:val="00FC50B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4F991EA6"/>
-  <w15:docId w15:val="{C8A71D3E-298F-4058-BC9C-A5A015F428E3}"/>
+  <w14:docId w14:val="3D4F9CCF"/>
+  <w15:docId w15:val="{7C6AD210-A94B-4665-BAB5-9E645D820590}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4038,51 +3538,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4090,656 +3589,386 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal0"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
-    <w:basedOn w:val="TableNormal0"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF5250"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...6 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
-[...11 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF5250"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodeEspaoReservado">
     <w:name w:val="Texto de Espaço Reservado"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C003BA"/>
+    <w:rsid w:val="00DF5250"/>
     <w:rPr>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F8287D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotadefim">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotadefimChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00321D4E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
+    <w:name w:val="Texto de nota de fim Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotadefim"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321D4E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotadefim">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00321D4E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00996ED7"/>
+    <w:rsid w:val="00206B7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3669B"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E3669B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/wp-content/uploads/Guia-Normas-APA-7ma-edicion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/wp-content/uploads/Guia-Normas-APA-7ma-edicion.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -4817,94 +4046,150 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjpr0v6rFU6uo7J+dXt3l6paMSNiw==">AMUW2mU3lIYf6Vr+4oXAzBGT5sBmcGMYxLfwVvZ+XHHoKUMxmK/vwbpPZS63zly5bz9jE/8BHTw4AZG8jYuinYOMv5rxnqMFozYbEeHv/WsImw3/52cJNILrv6SMulguCD9kElQ1h35fudVnMuiG2wyuKoMCcmb5yg==</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjqoRu2v5Mx6PYH7reW7/gm8YkRyA==">CgMxLjAyCWlkLmdqZGd4czIKaWQuMzBqMHpsbDIJaC4zMGowemxsMg5oLjZ2dTk4eDFuY3V1YTgAciExeXB1N3JheGZJZ1pBb2ZBbi1xQWM3aHhSc0hoXzdsY3Y=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FF48DBF-F820-441C-8A77-C822D4181ACA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2461</Characters>
+  <Pages>3</Pages>
+  <Words>808</Words>
+  <Characters>4367</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2911</CharactersWithSpaces>
+  <CharactersWithSpaces>5165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Olivia Medeiros Neta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>