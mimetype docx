--- v0 (2026-04-07)
+++ v1 (2026-06-08)
@@ -1243,51 +1243,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ver Obs.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7F4B9E" w14:textId="1846F24E" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+    <w:p w14:paraId="5B7F4B9E" w14:textId="34B4CEFA" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">O resumo representa a versão precisa, sintética e seletiva do texto do documento, portanto, nele devem estar os elementos de maior importância. Assim, é necessário que o resumo seja feito de maneira otimizada, em que o conjunto de elementos traduza claramente e com fidedignidade o conteúdo do artigo em um parágrafo único. </w:t>
@@ -1362,77 +1362,94 @@
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">: Apresentar os principais resultados da pesquisa concluída ou em andamento. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Conclusão</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Conclus</w:t>
+      </w:r>
+      <w:r w:rsidR="003073E8">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Apresentar uma breve reflexão sobre os aspectos discutidos no estudo. O resumo deve ser constituído de uma sequência de frases concisas e objetivas, não ultrapassando 250 palavras. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, espaço simples, justificado.</w:t>
+        <w:t xml:space="preserve"> 12, espaço simples, justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D84E45C" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E396FD8" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724294">
         <w:rPr>
@@ -1605,76 +1622,251 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ver Obs.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DED179C" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00261607">
+    <w:p w14:paraId="3DED179C" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00261607">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apresentar ao leitor </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o resumo em inglês estruturado com base nas orientações apresentadas anteriormente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAF8613" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+    <w:p w14:paraId="35F55E4C" w14:textId="77777777" w:rsidR="003073E8" w:rsidRDefault="003073E8" w:rsidP="00261607">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10955DD6" w14:textId="5278EC36" w:rsidR="003073E8" w:rsidRPr="003073E8" w:rsidRDefault="003073E8" w:rsidP="003073E8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Background:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The abstract represents a precise, concise, and selective version of the document text; therefore, it should contain the most important elements of the study. Thus, the abstract must be written in an optimized manner, so that the set of elements clearly and accurately reflects the content of the article in a single paragraph. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Present the general objective and the specific objectives of the research (if applicable). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Methods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Briefly describe the methodological procedures employed in the research, including its characterization (bibliographic, exploratory, documentary, qualitative and/or quantitative approach, etc.), research universe, data collection techniques, among other information considered necessary for a concise description of the methodology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Results:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present the main findings of the completed or ongoing research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present a brief reflection on the aspects discussed in the study. The abstract should consist of a sequence of concise and objective sentences, not exceeding 250 words. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12; single spacing; justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBCCA58" w14:textId="4D3D9496" w:rsidR="003073E8" w:rsidRPr="003157FF" w:rsidRDefault="003073E8" w:rsidP="00261607">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAF8613" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003157FF" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27B76EE8" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1706,153 +1898,294 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>palavra 1; palavra 2; palavra 3; palavra 4; palavra 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43267241" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724294">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="72"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="FE4444"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ver Obs.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F9F564" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00261607">
+    <w:p w14:paraId="34F9F564" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00261607">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apresentar ao leitor o resumo em espanhol estruturado com base nas orientações apresentadas anteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7447C5A2" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+    <w:p w14:paraId="059244F9" w14:textId="77777777" w:rsidR="003073E8" w:rsidRDefault="003073E8" w:rsidP="00261607">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D10DB0" w14:textId="5035B973" w:rsidR="003073E8" w:rsidRPr="003073E8" w:rsidRDefault="003073E8" w:rsidP="003073E8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Introducción:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El resumen representa una versión precisa, sintética y selectiva del texto del documento; por lo tanto, debe contener los elementos de mayor relevancia del estudio. En este sentido, el resumen debe elaborarse de manera optimizada, de modo que el conjunto de elementos refleje clara y fielmente el contenido del artículo en un único párrafo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Objetivo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentar el objetivo general y los objetivos específicos de la investigación (si corresponde). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Metodología:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Describir, de manera sintética, los procedimientos metodológicos empleados en la investigación, incluyendo su caracterización (bibliográfica, exploratoria, documental, enfoque cualitativo y/o cuantitativo, etc.), universo de estudio, técnicas de recolección de datos, entre otras informaciones que se consideren necesarias para una descripción concisa de la metodología. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Resultados:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentar los principales resultados de la investigación concluida o en desarrollo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Conclusiones:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentar una breve reflexión sobre los aspectos discutidos en el estudio. El resumen debe estar constituido por una secuencia de frases concisas y objetivas, sin exceder las 250 palabras. Fuente Calibri 12, interlineado sencillo y alineación justificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02742B02" w14:textId="0C06F57A" w:rsidR="003073E8" w:rsidRPr="003073E8" w:rsidRDefault="003073E8" w:rsidP="00261607">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7447C5A2" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003073E8" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0075BC8F" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0075BC8F" w14:textId="0E9F7B7A" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00724294">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003157FF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00724294">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-clave: </w:t>
+        <w:t xml:space="preserve">clave: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>palavra 1; palavra 2; palavra 3; palavra 4; palavra 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCF7239" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="145DB7FF" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1921,51 +2254,50 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Considera-se importante mencionar a aprovação pelo Comitê de Ética para projetos que contemplem metodologias que envolvam quaisquer tipos de interação com seres humanos, como entrevistas e observações.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EF093B" w14:textId="36606B51" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser formatado em </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B48ED">
@@ -1997,50 +2329,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laudas; recensões, 5 laudas. Uma lauda é uma página com 1.400 caracteres. Título do trabalho: o título deve ser breve e suficientemente específico e descritivo, acompanhado de sua tradução para o inglês. A revista adota as seguintes normas da Associação Brasileira de Normas Técnicas (sempre usar a mais atualizada): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D42021C" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a) artigo de periódico NBR 6022/18;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7857D8AA" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) resumo NBR 6028/21;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1FF28F" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
@@ -2250,51 +2583,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1663CD6A" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DCC1821" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.1 FORMATAÇÃO DOS TÍTULOS DAS SEÇÕES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C65B70" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="006B6383">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79AED364" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2434,50 +2766,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65D08F41" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cada referência textual deve corresponder a uma referência completa na lista de referências ao final do corpo do texto. Confira antes de encaminhar o artigo se todas as citações estão corretas e se todas estão na lista de referências. As citações devem ser feitas na língua do artigo. No caso de documentos em outras línguas, o autor deve traduzir e indicar na citação (tradução nossa). Tipos de citação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D148C54" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) citação indireta no corpo do texto, um autor: Sobrenome (ano) ou (Sobrenome, ano); </w:t>
       </w:r>
     </w:p>
@@ -2701,50 +3034,51 @@
         </w:rPr>
         <w:t>As citações diretas (transcrições) devem ter indicação de onde inicia e onde termina a frase original: início da frase com letra maiúscula ou uso de supressão [...], final da frase com a pontuação original (ponto final) ou supressão. Da mesma forma, supressões podem ser utilizadas para se omitir parte do texto transcrito quando necessário. A exceção é para citação de expressões isoladas, não vinculadas a uma frase ou sentença (conforme exemplo “d”, a seguir). Exemplos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5FE192" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00B57173">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>transcrição de toda a sentença original: “Tudo parece mero pretexto para tornar o deslocamento uma atividade recorrente, pois nada desta animação se traduz em ação” (Matos, 2007, p. 112).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5D630D" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00B57173">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>supressão do início da sentença original: No filme “[...] a grande busca de Antonioni é o plano vazio, o plano desabitado” (Deleuze, 2007, p. 18).</w:t>
@@ -2898,60 +3232,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Devem ser numeradas em algarismos arábicos, sequenciais, inscritos na parte superior, precedidas da palavra </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabela/Quadro/Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Colocar um título por extenso, inscrito no topo da tabela/quadro/figura, para indicar a natureza e abrangência do seu conteúdo. A fonte deve ser colocada imediatamente abaixo da tabela/quadro/figura para </w:t>
-[...8 lines deleted...]
-        <w:t>indicar a autoridade dos dados e/ou informações da tabela, precedida da palavra Fonte. A fonte deve ser informada no formato de citação, com a referência completa mencionada na lista de referências.</w:t>
+        <w:t>. Colocar um título por extenso, inscrito no topo da tabela/quadro/figura, para indicar a natureza e abrangência do seu conteúdo. A fonte deve ser colocada imediatamente abaixo da tabela/quadro/figura para indicar a autoridade dos dados e/ou informações da tabela, precedida da palavra Fonte. A fonte deve ser informada no formato de citação, com a referência completa mencionada na lista de referências.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B13A93E" w14:textId="04F862DC" w:rsidR="002B48ED" w:rsidRDefault="00516CB5" w:rsidP="00516CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00516CB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para efeitos de acessibilidade e inclusão</w:t>
       </w:r>
       <w:r w:rsidRPr="00516CB5">
         <w:rPr>
@@ -3119,51 +3444,61 @@
       <w:r w:rsidRPr="00BC6580">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gráfico 1 — Distribuição de documentos por ano. Ciência aberta. Ciências biomédicas e Ciências da Saúde (2003-2023)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00516CB5" w:rsidRPr="00CA221A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gráfico de barras verticais mostrando o número de publicações por ano nos domínios Ciências biomédicas e Ciências da Saúde, de 2003 a 2023. Valores: 2003 (1), 2004 (0), 2005 (1), 2006 (0), 2007 (1), 2008 (0), 2009 (1), 2010 (0), 2011 (2), 2012 (8), 2013 (8), 2014 (16),</w:t>
+        <w:t xml:space="preserve">Gráfico de barras verticais mostrando o número de publicações por ano nos domínios Ciências biomédicas e Ciências da Saúde, de 2003 a 2023. Valores: 2003 (1), 2004 (0), 2005 (1), 2006 (0), 2007 </w:t>
+      </w:r>
+      <w:r w:rsidR="00516CB5" w:rsidRPr="00CA221A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(1), 2008 (0), 2009 (1), 2010 (0), 2011 (2), 2012 (8), 2013 (8), 2014 (16),</w:t>
       </w:r>
       <w:r w:rsidR="00CA221A" w:rsidRPr="00CA221A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00516CB5" w:rsidRPr="00CA221A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2015 (18), 2016 (36), 2017 (41), 2018 (95), 2019 (159), 2020 (316), 2021 (436), 2022 (538), 2023 (699). [Fim da descrição].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718E7858" w14:textId="77777777" w:rsidR="00516CB5" w:rsidRPr="00CA221A" w:rsidRDefault="00516CB5" w:rsidP="00516CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -5921,51 +6256,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9BE319" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00516CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nas referências: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A641251" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00516CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C1F9E44" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00516CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
@@ -6105,50 +6439,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423904FF" w14:textId="0739DF3D" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="008A1CB1" w:rsidP="008A1CB1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AGRADECIMENTOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208192DD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Utilizar este espaço para agradecimentos a colaboradores não considerados coautores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EBF52A" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="00B57173">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -6575,51 +6910,50 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Livros com 2 autores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61067231" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome; SOBRENOME DO AUTOR, Prenome. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subtítulo (se houver). Edição (se houver). Local: editora, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F57B0C5" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6827,50 +7161,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CCE0CDD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Livros com mais de 3 autores*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D060B6" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:i/>
@@ -7431,51 +7766,50 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partes de livros com autoria própria***</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592DA5D1" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome (da parte). Título: subtítulo (da parte). </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOBRENOME DO AUTOR, Prenome (do todo). </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8109,51 +8443,50 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artigos de revistas/periódicos****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B8E916" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome (do artigo). Título: subtítulo (se houver) do artigo ou matéria. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título da revista/periódico</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: subtítulo (se houver), local da publicação, volume, número, tomo (se houver), página inicial-final, ano ou período de publicação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D2DCD0" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8317,51 +8650,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WEITZEL, Simone da Rocha. O desenvolvimento de coleções e a organização do conhecimento: suas origens e desafios. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Perspectivas em Ciência da Informação</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, v. 7, n. 1, nov. 2007. Disponível em: </w:t>
+        <w:t xml:space="preserve">, v. 7, n. 1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nov. 2007. Disponível em: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">http://portaldeperiodicos.eci.ufmg.br/index.php/pci/article/view/414. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acesso em: 13 abr. 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285D0644" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8861,51 +9203,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55717DE0" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>¥</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A NBR 6023:2018 suprimiu </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as âncoras </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“&lt;</w:t>
       </w:r>
@@ -9487,51 +9828,50 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F3DE7EE" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RIO DE JANEIRO (Estado). Corregedoria Geral de Justiça. Aviso nº 309, de 28 de junho de 2005. [Dispõe sobre a suspensão do expediente na 6. Vara de Órfãos e Sucessões da Comarca da Capital nos dias 01, 08, 15, 22 e 29 de julho de 2005]. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diário Oficial do Estado do Rio de Janeiro</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: parte 3: seção 2: Poder Judiciário, Rio de Janeiro, ano 31, n. 19, p. 71, 30 jun. 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F782C8" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -9822,129 +10162,129 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> monde (orig. belga). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E0D70">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E0D70">
-[...5 lines deleted...]
-        <w:t>Levie</w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009E0D70">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Produção: </w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Françoise Levie. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E0D70">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Produção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sofidoc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009E0D70">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wild Heart Productions, RTBR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E0D70">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Telévision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009E0D70">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Belge. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bélgica: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sofidoc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9976,366 +10316,346 @@
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=HieMJSgnkSE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 14 abr. 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F946E1" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102111DD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="009E0D70" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+    <w:p w14:paraId="102111DD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003073E8" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O NOME da Rosa.  Direção Jean-Jacques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annaud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Produção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Bernd Eichinger. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Intérpretes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Sean Connery, F. Murray Abraham, Feodor Chaliapin Jr., Wilian Hickey, Michael Lonsdale, Ron Pearlman, Christian Slater, Valentina Vargas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gênero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: drama, suspense. Los Angeles: Warner Bros. e Constatin Film, 1986. 1 DVD (131 min), widescreen, son., color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB710BE" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003073E8" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0A317A" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003073E8" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B48ED">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">O NOME da Rosa.  Direção Jean-Jacques </w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CENTRAL do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002B48ED">
-[...5 lines deleted...]
-        <w:t>Annaud</w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Brasil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002B48ED">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E0D70">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E0D70">
-[...5 lines deleted...]
-        <w:t>Chaliapin</w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009E0D70">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Jr., Wilian Hickey, Michael </w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Walter Salles Júnior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Produção: Martire de Clermont-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E0D70">
-[...5 lines deleted...]
-        <w:t>Lonsdale</w:t>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tonnerre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009E0D70">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009E0D70">
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Arthur Cohn. Intérpretes: Fernanda Montenegro, Marilia Pera, Vinicius de Oliveira, Sônia Lira, Othon Bastos, Matheus Nachtergaele et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B48ED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roteiro: Marcos Bernstein, João Emanuel Carneiro e Walter Salles Júnior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003073E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Gênero</w:t>
-[...176 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E0D70">
+      <w:r w:rsidRPr="003073E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>S. l</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E0D70">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B18D0BD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="009E0D70" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.]: Le Studio Canal; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Riofilme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; MACT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Productions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1998. 5 rolos de filme (106 min), son., color., 35 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003073E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>mm.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B18D0BD" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="003073E8" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620CBE12" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>¥¥</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
@@ -10423,51 +10743,50 @@
         <w:t>. Acesso em: dia mês. ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C35DF3" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF7F48B" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TÍTULO da matéria. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome do site</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, local, ano. Disponível em: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>link</w:t>
@@ -10654,50 +10973,51 @@
         <w:t>. Acesso em: dia mês ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273FF417" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B83E69A" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UM MANIFESTO 2.0 do bibliotecário. </w:t>
       </w:r>
       <w:r w:rsidRPr="009629DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mash up </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009629DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009629DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -11072,51 +11392,50 @@
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="22DA7F42" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3350C518" w14:textId="688B7ECD" w:rsidR="002B48ED" w:rsidRPr="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Orientações</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: a) Onde indica </w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Primeiro Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="002B48ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e os demais) deverá ser colocado o nome de cada um por completo; b) A categoria da taxonomia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -11262,61 +11581,61 @@
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>O preenchimento de como citar o artigo deverá ser feito somente pelos editores da revista antes da publicação.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002137D9" w:rsidRPr="00906A55" w:rsidSect="0082431F">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D859370" w14:textId="77777777" w:rsidR="007A4ACC" w:rsidRDefault="007A4ACC">
+    <w:p w14:paraId="3546877B" w14:textId="77777777" w:rsidR="0001429A" w:rsidRDefault="0001429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E61CAE0" w14:textId="77777777" w:rsidR="007A4ACC" w:rsidRDefault="007A4ACC">
+    <w:p w14:paraId="3886D55F" w14:textId="77777777" w:rsidR="0001429A" w:rsidRDefault="0001429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11559,61 +11878,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64BE">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B62CAEC" w14:textId="77777777" w:rsidR="007A4ACC" w:rsidRDefault="007A4ACC">
+    <w:p w14:paraId="4DE9F0A0" w14:textId="77777777" w:rsidR="0001429A" w:rsidRDefault="0001429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57BD4282" w14:textId="77777777" w:rsidR="007A4ACC" w:rsidRDefault="007A4ACC">
+    <w:p w14:paraId="646B2DC0" w14:textId="77777777" w:rsidR="0001429A" w:rsidRDefault="0001429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="051FB026" w14:textId="77777777" w:rsidR="002B48ED" w:rsidRDefault="002B48ED" w:rsidP="002B48ED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -12116,118 +12435,123 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1621952510">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2132702716">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002137D9"/>
+    <w:rsid w:val="0001429A"/>
     <w:rsid w:val="000C737D"/>
     <w:rsid w:val="002137D9"/>
     <w:rsid w:val="00261607"/>
     <w:rsid w:val="002722BD"/>
     <w:rsid w:val="002B0013"/>
     <w:rsid w:val="002B48ED"/>
+    <w:rsid w:val="003073E8"/>
+    <w:rsid w:val="003157FF"/>
     <w:rsid w:val="00320539"/>
     <w:rsid w:val="00352FA9"/>
     <w:rsid w:val="003A12AE"/>
     <w:rsid w:val="003D330E"/>
     <w:rsid w:val="003E240F"/>
     <w:rsid w:val="003F69A4"/>
     <w:rsid w:val="00437C94"/>
     <w:rsid w:val="0047718D"/>
     <w:rsid w:val="004E3B73"/>
     <w:rsid w:val="00516CB5"/>
     <w:rsid w:val="0056574F"/>
     <w:rsid w:val="005F621E"/>
     <w:rsid w:val="0066526F"/>
     <w:rsid w:val="006B6383"/>
     <w:rsid w:val="006C52ED"/>
     <w:rsid w:val="00724294"/>
     <w:rsid w:val="007A4ACC"/>
     <w:rsid w:val="0082431F"/>
     <w:rsid w:val="00835AD7"/>
     <w:rsid w:val="008A1CB1"/>
     <w:rsid w:val="008D2439"/>
     <w:rsid w:val="008D64BE"/>
     <w:rsid w:val="00906A55"/>
     <w:rsid w:val="009629DB"/>
     <w:rsid w:val="00976BBE"/>
     <w:rsid w:val="009C7C45"/>
     <w:rsid w:val="009E0D70"/>
     <w:rsid w:val="009F5AC2"/>
     <w:rsid w:val="00A23F07"/>
     <w:rsid w:val="00A6585A"/>
+    <w:rsid w:val="00A763FC"/>
     <w:rsid w:val="00AC5029"/>
     <w:rsid w:val="00AC5D90"/>
     <w:rsid w:val="00AF750A"/>
     <w:rsid w:val="00B57173"/>
     <w:rsid w:val="00BC6580"/>
     <w:rsid w:val="00C26A97"/>
+    <w:rsid w:val="00C32511"/>
     <w:rsid w:val="00C5490F"/>
     <w:rsid w:val="00CA221A"/>
     <w:rsid w:val="00ED52C2"/>
     <w:rsid w:val="00F02A14"/>
     <w:rsid w:val="00F12CBB"/>
     <w:rsid w:val="00F76C91"/>
     <w:rsid w:val="00FF1246"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -13657,65 +13981,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjdziCf+Ugq79oFbO4Zo6iGEEWrYw==">CgMxLjA4AHIhMXl0SHFpZ1NtUkgtc2Q0WDZTTHV3WUtyakdWVFE3QlZ3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4551</Words>
-  <Characters>24577</Characters>
+  <Words>4913</Words>
+  <Characters>26535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>204</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>221</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Usuario</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29070</CharactersWithSpaces>
+  <CharactersWithSpaces>31386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RISC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>